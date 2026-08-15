--- v1 (2026-07-05)
+++ v2 (2026-08-15)
@@ -1,92 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="8" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="7" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="服务器" sheetId="1" r:id="rId4"/>
     <sheet name="SAN存储" sheetId="2" r:id="rId5"/>
     <sheet name="硬盘" sheetId="3" r:id="rId6"/>
     <sheet name="交换机" sheetId="4" r:id="rId7"/>
     <sheet name="虚拟机操作系统" sheetId="5" r:id="rId8"/>
     <sheet name="CPU" sheetId="6" r:id="rId9"/>
     <sheet name="Raid卡" sheetId="7" r:id="rId10"/>
     <sheet name="网卡" sheetId="8" r:id="rId11"/>
-    <sheet name="Sheet1" sheetId="9" r:id="rId12"/>
-[...6 lines deleted...]
-    <sheet name="Worksheet 2" sheetId="16" r:id="rId19"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1498">
   <si>
     <t>服务器厂商</t>
   </si>
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>服务器类型</t>
   </si>
   <si>
     <t>思科</t>
   </si>
   <si>
     <t>UCSB-B200-M4</t>
   </si>
   <si>
     <t>刀片式</t>
   </si>
   <si>
     <t>戴尔</t>
   </si>
   <si>
     <t>Dell C6220 II</t>
   </si>
   <si>
@@ -3593,56 +3577,50 @@
   <si>
     <t>Intel(R) Xeon(R) Gold 5215 CPU @ 2.50GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2623 v3 @ 3.00GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2650 v2 @ 2.60GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2603 v2 @ 1.80GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E7- 4807 @ 1.87GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E7-4809 v4 @ 2.10GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2640 v3 @ 2.60GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) Silver 4109T CPU @ 2.00GHz</t>
   </si>
   <si>
-    <t>AMD</t>
-[...4 lines deleted...]
-  <si>
     <t>Intel(R) Xeon(R) CPU E5606 @ 2.13GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2660 v2 @ 2.20GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) Gold 6226 CPU @ 2.70GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E7-4809 v3 @ 2.00GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2643 v4 @ 3.40GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) Gold 5220R CPU @ 2.20GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) Silver 4112 CPU @ 2.60GHz</t>
   </si>
   <si>
     <t>Hygon C86 5185 16-core Processor</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) Gold 6126 CPU @ 2.60GHz</t>
@@ -3746,849 +3724,771 @@
   <si>
     <t>Hygon C86 7151 16-core Processor</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2695 v4 @ 2.10GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E7-4850 v2 @ 2.30GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2683 v3 @ 2.00GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2680 0 @ 2.70GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2695 v2 @ 2.40GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2670 0 @ 2.60GHz</t>
   </si>
   <si>
     <t>Intel(R) Xeon(R) CPU E5-2450L 0 @ 1.80GHz</t>
   </si>
   <si>
-    <t>Hygon</t>
+    <t>Hygon C86 5280 16-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 5285 16-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7185 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7255 16-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7260 24-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7265 24-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7280 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7285 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7375 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7380 32-core Processor</t>
+  </si>
+  <si>
+    <t>飞腾</t>
+  </si>
+  <si>
+    <t>Phytium,FT-2000+/64</t>
+  </si>
+  <si>
+    <t>Phytium,S2500/64 C00</t>
+  </si>
+  <si>
+    <t>HUAWEI,Kunpeng 920</t>
+  </si>
+  <si>
+    <t>澜起</t>
+  </si>
+  <si>
+    <t>Montage Jintide(R) C6248R</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Bronze 3104 CPU @ 1.70GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Bronze 3204 CPU @ 1.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2609 v2 @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2630 0 @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2640 0 @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2658A v3 @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2660 v3 @ 2.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2680 v3 @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2690 0 @ 2.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2696 v2 @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2697 v4 @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2697A v4 @ 2.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2698 v3 @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2699 v4 @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-4610 v4 @ 1.80GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-4620 v4 @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E7-4850  @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E7-8850  @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E7-4830 v3 @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E7-8870 v4 @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5217 CPU @ 3.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5317 CPU @ 3.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5318H CPU @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5318Y CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5320 CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6139M CPU @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6226R CPU @ 2.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6230N CPU @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6230R CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6238R CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6240C CPU @ 2.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6242R CPU @ 3.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6246R CPU @ 3.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6254 CPU @ 3.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6326 CPU @ 2.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6330 CPU @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6330H CPU @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6336Y CPU @ 2.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6338 CPU @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6342 CPU @ 2.80GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6348 CPU @ 2.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8175M CPU @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8176M CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8179M CPU @ 2.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8252C CPU @ 3.80GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8263C CPU @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8269CA CPU @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8269CY CPU @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8276 CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8276M CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8280 CPU @ 2.70GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8358P CPU @ 2.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8369C CPU @ 2.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8375C CPU @ 2.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Silver 4215 CPU @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Silver 4215R CPU @ 3.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Silver 4310 CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Silver 4314 CPU @ 2.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Silver 4316 CPU @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>ZHAOXIN KaiSheng KH-40000/16@2.2GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8378A CPU @ 3.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6348H CPU @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6346 CPU @ 3.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6330N CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6278C CPU @ 2.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6252N CPU @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6246 CPU @ 3.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Bronze 3106 CPU @ 1.70GHz</t>
+  </si>
+  <si>
+    <t>Hygon C86 7390 32-core Processor</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8462Y CPU @ 2.80 GHz</t>
+  </si>
+  <si>
+    <t>ZHAOXIN KaiSheng KH-40000/32@2GHz</t>
+  </si>
+  <si>
+    <t>ZHAOXIN KaiSheng KH-37800D@2.7GHz</t>
+  </si>
+  <si>
+    <t>Montage Jintide(R) C6348</t>
+  </si>
+  <si>
+    <t>Montage Jintide(R) C5318Y</t>
+  </si>
+  <si>
+    <t>Montage Jintide(R) C4316</t>
+  </si>
+  <si>
+    <t>Loongson-3C5000L</t>
+  </si>
+  <si>
+    <t>Loongson-3C5000</t>
+  </si>
+  <si>
+    <t>Loongson-3A R4 (Loongson-3B4000)</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Silver 4416+ CPU @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Silver 4410Y CPU @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8488C CPU @ 2.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8468 CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8374C CPU @ 2.70GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8369B CPU @ 2.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8362 CPU @ 2.80GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8358 CPU @ 2.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8357B CPU @ 2.70GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8354H CPU @ 3.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8352Y CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8352V CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Platinum 8336C CPU @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6542Y CPU @ 2.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6530 CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6430 CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6426Y CPU @ 2.50GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6416H CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6354 CPU @ 3.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6328H CPU @ 2.80GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6266C CPU @ 3.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6256 CPU @ 3.60GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6252 CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6242 CPU @ 2.80GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6151 CPU @ 3.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 6140M CPU @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5520+ CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5420+ CPU @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5418Y CPU @ 2.00GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5320H CPU @ 2.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5318N CPU @ 2.10GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Gold 5120T CPU @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E7- 4830 @ 2.13GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-4640 v2 @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-4620 0 @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2698 v4 @ 2.20GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2676 v3 @ 2.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2673 v4 @ 2.30GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2658 v2 @ 2.40GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) CPU E5-2609 v3 @ 1.90GHz</t>
+  </si>
+  <si>
+    <t>Intel(R) Xeon(R) Bronze 3206R CPU @ 1.90GHz</t>
+  </si>
+  <si>
+    <t>Hygon C86 7360 24-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 5380 16-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7490 64-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7391 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7385 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7381 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7291 32-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 7159 16-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 5390 16-core Processor</t>
+  </si>
+  <si>
+    <t>Hygon C86 5385 16-core Processor</t>
+  </si>
+  <si>
+    <t>Raid卡厂商</t>
+  </si>
+  <si>
+    <t>Marvell</t>
+  </si>
+  <si>
+    <t>Marvell 88SE9230 PCIe SATA 6Gb/s Controller</t>
+  </si>
+  <si>
+    <t>Emulex</t>
+  </si>
+  <si>
+    <t>Emulex LightPulse LPe12002</t>
+  </si>
+  <si>
+    <t>LSI2208</t>
+  </si>
+  <si>
+    <t>Adaptec</t>
+  </si>
+  <si>
+    <t>PM8060</t>
+  </si>
+  <si>
+    <t>Marvell Device 9215</t>
+  </si>
+  <si>
+    <t>LSI</t>
+  </si>
+  <si>
+    <t>SAS3108</t>
+  </si>
+  <si>
+    <t>RAID-510i</t>
+  </si>
+  <si>
+    <t>MR9361-8i</t>
+  </si>
+  <si>
+    <t>MR9271-8i</t>
+  </si>
+  <si>
+    <t>MR9270CV-8i</t>
+  </si>
+  <si>
+    <t>MR9260-8i</t>
+  </si>
+  <si>
+    <t>MR9240-8i</t>
+  </si>
+  <si>
+    <t>MegaRAID-8708EM2</t>
+  </si>
+  <si>
+    <t>LSI Logic Symbios Logic SAS3008 PCI-Express Fusion-MPT SAS-3</t>
+  </si>
+  <si>
+    <t>LSI Logic Symbios Logic SAS2008 PCI-Express Fusion-MPT SAS-2 [Falcon]</t>
+  </si>
+  <si>
+    <t>Lenvo</t>
+  </si>
+  <si>
+    <t>ServeRAID-M1210e</t>
+  </si>
+  <si>
+    <t>RAID-940-8i</t>
+  </si>
+  <si>
+    <t>RAID-940-16i</t>
+  </si>
+  <si>
+    <t>RAID-930-24i</t>
+  </si>
+  <si>
+    <t>RAID-730-8i</t>
+  </si>
+  <si>
+    <t>RAID-540-8i</t>
+  </si>
+  <si>
+    <t>RAID-540-16i</t>
+  </si>
+  <si>
+    <t>RAID-530-4i-Flex</t>
+  </si>
+  <si>
+    <t>RAID-530-16i</t>
+  </si>
+  <si>
+    <t>720i</t>
+  </si>
+  <si>
+    <t>ServeRAID-M5210</t>
+  </si>
+  <si>
+    <t>ServeRAID-M5110e</t>
+  </si>
+  <si>
+    <t>ServeRAID-M5110</t>
+  </si>
+  <si>
+    <t>ServeRAID-M5015</t>
+  </si>
+  <si>
+    <t>MR416i-a-Gen10</t>
+  </si>
+  <si>
+    <t>Dell</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H755-Front</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H755-Adp</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H750-Adp</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H745-Frnt</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H745-Adp</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H740P-Mini</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H740P-Adp</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H730P-Mini</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H730P-Adp</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H730P</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H730-Mini</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H710P</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H710</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H700</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H355-Front</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H345-Adp</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H330-Mini</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H330-Adp</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H330</t>
+  </si>
+  <si>
+    <t>Dell-PERC-H310</t>
+  </si>
+  <si>
+    <t>Broadcom</t>
+  </si>
+  <si>
+    <t>Broadcom-SAS3908</t>
+  </si>
+  <si>
+    <t>Broadcom-MR9560-8i</t>
+  </si>
+  <si>
+    <t>Broadcom-MR9560-16i</t>
+  </si>
+  <si>
+    <t>Broadcom-MR9540-8i</t>
+  </si>
+  <si>
+    <t>Broadcom-MR9540-16i</t>
+  </si>
+  <si>
+    <t>Broadcom LSI SAS2004 PCI-Express Fusion-MPT SAS-2 [Spitfire]</t>
+  </si>
+  <si>
+    <t>Broadcom LSI PEX880xx PCIe Gen 4 Switch</t>
+  </si>
+  <si>
+    <t>Broadcom LSI PEX88048 50 lane, 50 port, PCI-E Gen 4.0 ExpressFabric Platform</t>
+  </si>
+  <si>
+    <t>Broadcom LSI MegaRAID Tri-Mode SAS3404</t>
+  </si>
+  <si>
+    <t>Broadcom LSI MegaRAID SAS 2108 [Liberator]</t>
+  </si>
+  <si>
+    <t>Broadcom LSI MegaRAID 12GSAS/PCIe Secure SAS38xx</t>
+  </si>
+  <si>
+    <t>Avago</t>
+  </si>
+  <si>
+    <t>Avago-SMC3108</t>
+  </si>
+  <si>
+    <t>Avago-SAS3108</t>
+  </si>
+  <si>
+    <t>Avago-RAID-P5408-STD</t>
+  </si>
+  <si>
+    <t>Avago-RAID-H5408-STD</t>
+  </si>
+  <si>
+    <t>Avago-MR-SAS3316</t>
+  </si>
+  <si>
+    <t>Avago-MR9460-8i</t>
+  </si>
+  <si>
+    <t>Avago-MR9460-16i</t>
+  </si>
+  <si>
+    <t>Avago-MR9440-8i</t>
+  </si>
+  <si>
+    <t>Avago-MR9364-8i</t>
+  </si>
+  <si>
+    <t>Avago-MR9361-8i</t>
+  </si>
+  <si>
+    <t>Avago-MR9361-16i</t>
+  </si>
+  <si>
+    <t>Avago-MR9340-8i</t>
+  </si>
+  <si>
+    <t>网卡厂商</t>
+  </si>
+  <si>
+    <t>Broadcom . and subsidiaries BCM57402 NetXtreme-E 10Gb Ethernet Controller</t>
+  </si>
+  <si>
+    <t>Broadcom . and subsidiaries BCM57454 NetXtreme-E 10Gb/25Gb/40Gb/50Gb/100Gb Ethernet</t>
+  </si>
+  <si>
+    <t>Mellanox</t>
+  </si>
+  <si>
+    <t>Mellanox Technologies MT2894 Family [ConnectX-6 Lx]</t>
+  </si>
+  <si>
+    <t>Mellanox Technologies MT2892 Family [ConnectX-6 Dx]</t>
   </si>
   <si>
     <t>Intel</t>
   </si>
   <si>
-    <t>AMD EPYC 7281 16-Core Processor</t>
-[...242 lines deleted...]
-    <t>Phytium</t>
+    <t>Intel(R) 82599 10 Gigabit Dual Port Network Connection</t>
+  </si>
+  <si>
+    <t>Intel I350 Gigabit Backplane Connection</t>
+  </si>
+  <si>
+    <t>Intel I350 Ethernet Controller Virtual Function</t>
+  </si>
+  <si>
+    <t>Intel Ethernet Virtual Function 700 Series</t>
+  </si>
+  <si>
+    <t>Intel Ethernet Controller X710 for 10GBASE-T</t>
+  </si>
+  <si>
+    <t>Intel 82599 Ethernet Controller Virtual Function</t>
   </si>
   <si>
     <t>Huawei</t>
-  </si>
-[...544 lines deleted...]
-    <t>Intel 82599 Ethernet Controller Virtual Function</t>
   </si>
   <si>
     <t>Huawei Technologies , HNS GE/10GE/25GE/50GE RDMA Network Controller</t>
   </si>
   <si>
     <t>Huawei Technologies , Hi1822 Family (4*25GE)</t>
   </si>
   <si>
     <t>Broadcom NetXtreme BCM5720 Gigabit PCIe</t>
   </si>
   <si>
     <t>Broadcom Limited NetXtreme II BCM5709 Gigabit</t>
   </si>
   <si>
     <t>Broadcom Limited NetXtreme BCM5720 Gigabit PCIe</t>
   </si>
   <si>
     <t>Broadcom Limited NetXtreme BCM5719 Gigabit PCIe</t>
   </si>
   <si>
     <t>Broadcom Limited BCM57840 NetXtreme II 10/20-Gigabit</t>
   </si>
   <si>
     <t>Broadcom . and subsidiaries NetXtreme II BCM5709 Gigabit</t>
   </si>
@@ -4699,51 +4599,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4991,110 +4891,78 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...26 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C368"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C368" sqref="C368"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -9116,246 +8984,50 @@
       </c>
     </row>
     <row r="367" spans="1:3" customHeight="1" ht="20">
       <c r="A367" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>412</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="368" spans="1:3" customHeight="1" ht="20">
       <c r="A368" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>413</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...194 lines deleted...]
-  <sheetData/>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
@@ -15449,54 +15121,54 @@
       <c r="D85" s="2">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B513"/>
+  <dimension ref="A1:B276"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B513" sqref="B513"/>
+      <selection activeCell="B276" sqref="B276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="1" ht="20">
       <c r="A3" s="2" t="s">
@@ -16134,4492 +15806,2560 @@
       <c r="A82" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="83" spans="1:2" customHeight="1" ht="20">
       <c r="A83" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="84" spans="1:2" customHeight="1" ht="20">
       <c r="A84" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="85" spans="1:2" customHeight="1" ht="20">
       <c r="A85" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="B85" s="2" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="86" spans="1:2" customHeight="1" ht="20">
       <c r="A86" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="87" spans="1:2" customHeight="1" ht="20">
       <c r="A87" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="88" spans="1:2" customHeight="1" ht="20">
       <c r="A88" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="89" spans="1:2" customHeight="1" ht="20">
       <c r="A89" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="90" spans="1:2" customHeight="1" ht="20">
       <c r="A90" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="91" spans="1:2" customHeight="1" ht="20">
       <c r="A91" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="92" spans="1:2" customHeight="1" ht="20">
       <c r="A92" s="2" t="s">
-        <v>446</v>
+        <v>1166</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="93" spans="1:2" customHeight="1" ht="20">
       <c r="A93" s="2" t="s">
-        <v>1166</v>
+        <v>446</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="94" spans="1:2" customHeight="1" ht="20">
       <c r="A94" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="95" spans="1:2" customHeight="1" ht="20">
       <c r="A95" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="96" spans="1:2" customHeight="1" ht="20">
       <c r="A96" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="97" spans="1:2" customHeight="1" ht="20">
       <c r="A97" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="98" spans="1:2" customHeight="1" ht="20">
       <c r="A98" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="99" spans="1:2" customHeight="1" ht="20">
       <c r="A99" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="100" spans="1:2" customHeight="1" ht="20">
       <c r="A100" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="101" spans="1:2" customHeight="1" ht="20">
       <c r="A101" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="102" spans="1:2" customHeight="1" ht="20">
       <c r="A102" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="103" spans="1:2" customHeight="1" ht="20">
       <c r="A103" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="104" spans="1:2" customHeight="1" ht="20">
       <c r="A104" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="105" spans="1:2" customHeight="1" ht="20">
       <c r="A105" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="106" spans="1:2" customHeight="1" ht="20">
       <c r="A106" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="107" spans="1:2" customHeight="1" ht="20">
       <c r="A107" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="108" spans="1:2" customHeight="1" ht="20">
       <c r="A108" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="109" spans="1:2" customHeight="1" ht="20">
       <c r="A109" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="110" spans="1:2" customHeight="1" ht="20">
       <c r="A110" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="111" spans="1:2" customHeight="1" ht="20">
       <c r="A111" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="112" spans="1:2" customHeight="1" ht="20">
       <c r="A112" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="113" spans="1:2" customHeight="1" ht="20">
       <c r="A113" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="114" spans="1:2" customHeight="1" ht="20">
       <c r="A114" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="115" spans="1:2" customHeight="1" ht="20">
       <c r="A115" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="116" spans="1:2" customHeight="1" ht="20">
       <c r="A116" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="117" spans="1:2" customHeight="1" ht="20">
       <c r="A117" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="118" spans="1:2" customHeight="1" ht="20">
       <c r="A118" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="119" spans="1:2" customHeight="1" ht="20">
       <c r="A119" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="120" spans="1:2" customHeight="1" ht="20">
       <c r="A120" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="121" spans="1:2" customHeight="1" ht="20">
       <c r="A121" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="122" spans="1:2" customHeight="1" ht="20">
       <c r="A122" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="123" spans="1:2" customHeight="1" ht="20">
       <c r="A123" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="124" spans="1:2" customHeight="1" ht="20">
       <c r="A124" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="125" spans="1:2" customHeight="1" ht="20">
       <c r="A125" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="126" spans="1:2" customHeight="1" ht="20">
       <c r="A126" s="2" t="s">
-        <v>446</v>
+        <v>1166</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="127" spans="1:2" customHeight="1" ht="20">
       <c r="A127" s="2" t="s">
-        <v>1166</v>
+        <v>446</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="128" spans="1:2" customHeight="1" ht="20">
       <c r="A128" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="129" spans="1:2" customHeight="1" ht="20">
       <c r="A129" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="130" spans="1:2" customHeight="1" ht="20">
       <c r="A130" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="131" spans="1:2" customHeight="1" ht="20">
       <c r="A131" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="132" spans="1:2" customHeight="1" ht="20">
       <c r="A132" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="133" spans="1:2" customHeight="1" ht="20">
       <c r="A133" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="134" spans="1:2" customHeight="1" ht="20">
       <c r="A134" s="2" t="s">
-        <v>446</v>
+        <v>1166</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="135" spans="1:2" customHeight="1" ht="20">
       <c r="A135" s="2" t="s">
-        <v>1234</v>
+        <v>1166</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>1167</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="136" spans="1:2" customHeight="1" ht="20">
       <c r="A136" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B136" s="2" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="137" spans="1:2" customHeight="1" ht="20">
       <c r="A137" s="2" t="s">
-        <v>1234</v>
+        <v>1166</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="138" spans="1:2" customHeight="1" ht="20">
       <c r="A138" s="2" t="s">
-        <v>1235</v>
+        <v>1166</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>1099</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="139" spans="1:2" customHeight="1" ht="20">
       <c r="A139" s="2" t="s">
-        <v>1235</v>
+        <v>1166</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>1100</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="140" spans="1:2" customHeight="1" ht="20">
       <c r="A140" s="2" t="s">
-        <v>1235</v>
+        <v>1166</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>1101</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="141" spans="1:2" customHeight="1" ht="20">
       <c r="A141" s="2" t="s">
-        <v>1235</v>
+        <v>1166</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>1102</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="142" spans="1:2" customHeight="1" ht="20">
       <c r="A142" s="2" t="s">
-        <v>1235</v>
+        <v>1166</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>1103</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="143" spans="1:2" customHeight="1" ht="20">
       <c r="A143" s="2" t="s">
-        <v>1235</v>
+        <v>1166</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>1104</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="144" spans="1:2" customHeight="1" ht="20">
       <c r="A144" s="2" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>1105</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="145" spans="1:2" customHeight="1" ht="20">
       <c r="A145" s="2" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>1106</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="146" spans="1:2" customHeight="1" ht="20">
       <c r="A146" s="2" t="s">
-        <v>1235</v>
+        <v>34</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>1107</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="147" spans="1:2" customHeight="1" ht="20">
       <c r="A147" s="2" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>1108</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="148" spans="1:2" customHeight="1" ht="20">
       <c r="A148" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>1109</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="149" spans="1:2" customHeight="1" ht="20">
       <c r="A149" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>1110</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="150" spans="1:2" customHeight="1" ht="20">
       <c r="A150" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>1111</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="151" spans="1:2" customHeight="1" ht="20">
       <c r="A151" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>1112</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="152" spans="1:2" customHeight="1" ht="20">
       <c r="A152" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>1113</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="153" spans="1:2" customHeight="1" ht="20">
       <c r="A153" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>1114</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="154" spans="1:2" customHeight="1" ht="20">
       <c r="A154" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>1115</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="155" spans="1:2" customHeight="1" ht="20">
       <c r="A155" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>1116</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="156" spans="1:2" customHeight="1" ht="20">
       <c r="A156" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>1117</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="157" spans="1:2" customHeight="1" ht="20">
       <c r="A157" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>1118</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="158" spans="1:2" customHeight="1" ht="20">
       <c r="A158" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>1119</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="159" spans="1:2" customHeight="1" ht="20">
       <c r="A159" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>1120</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="160" spans="1:2" customHeight="1" ht="20">
       <c r="A160" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>1121</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="161" spans="1:2" customHeight="1" ht="20">
       <c r="A161" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>1122</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="162" spans="1:2" customHeight="1" ht="20">
       <c r="A162" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>1123</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="163" spans="1:2" customHeight="1" ht="20">
       <c r="A163" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>1124</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="164" spans="1:2" customHeight="1" ht="20">
       <c r="A164" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>1125</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="165" spans="1:2" customHeight="1" ht="20">
       <c r="A165" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>1126</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="166" spans="1:2" customHeight="1" ht="20">
       <c r="A166" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>1127</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="167" spans="1:2" customHeight="1" ht="20">
       <c r="A167" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>1128</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="168" spans="1:2" customHeight="1" ht="20">
       <c r="A168" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>1129</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="169" spans="1:2" customHeight="1" ht="20">
       <c r="A169" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>1130</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="170" spans="1:2" customHeight="1" ht="20">
       <c r="A170" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>1131</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="171" spans="1:2" customHeight="1" ht="20">
       <c r="A171" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>1132</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="172" spans="1:2" customHeight="1" ht="20">
       <c r="A172" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>1133</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="173" spans="1:2" customHeight="1" ht="20">
       <c r="A173" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>1134</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="174" spans="1:2" customHeight="1" ht="20">
       <c r="A174" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>1135</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="175" spans="1:2" customHeight="1" ht="20">
       <c r="A175" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>1136</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="176" spans="1:2" customHeight="1" ht="20">
       <c r="A176" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>1137</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="177" spans="1:2" customHeight="1" ht="20">
       <c r="A177" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>1138</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="178" spans="1:2" customHeight="1" ht="20">
       <c r="A178" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>1139</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="179" spans="1:2" customHeight="1" ht="20">
       <c r="A179" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>1140</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="180" spans="1:2" customHeight="1" ht="20">
       <c r="A180" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>1141</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="181" spans="1:2" customHeight="1" ht="20">
       <c r="A181" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>1142</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="182" spans="1:2" customHeight="1" ht="20">
       <c r="A182" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>1143</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="183" spans="1:2" customHeight="1" ht="20">
       <c r="A183" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>1144</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="184" spans="1:2" customHeight="1" ht="20">
       <c r="A184" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>1145</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="185" spans="1:2" customHeight="1" ht="20">
       <c r="A185" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>1146</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="186" spans="1:2" customHeight="1" ht="20">
       <c r="A186" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>1147</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="187" spans="1:2" customHeight="1" ht="20">
       <c r="A187" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>1148</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="188" spans="1:2" customHeight="1" ht="20">
       <c r="A188" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>1149</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="189" spans="1:2" customHeight="1" ht="20">
       <c r="A189" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>1150</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="190" spans="1:2" customHeight="1" ht="20">
       <c r="A190" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>1151</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="191" spans="1:2" customHeight="1" ht="20">
       <c r="A191" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>1152</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="192" spans="1:2" customHeight="1" ht="20">
       <c r="A192" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>1153</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="193" spans="1:2" customHeight="1" ht="20">
       <c r="A193" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>1154</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="194" spans="1:2" customHeight="1" ht="20">
       <c r="A194" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>1155</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="195" spans="1:2" customHeight="1" ht="20">
       <c r="A195" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>1156</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="196" spans="1:2" customHeight="1" ht="20">
       <c r="A196" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>1157</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="197" spans="1:2" customHeight="1" ht="20">
       <c r="A197" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>1158</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="198" spans="1:2" customHeight="1" ht="20">
       <c r="A198" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>1159</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="199" spans="1:2" customHeight="1" ht="20">
       <c r="A199" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>1160</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="200" spans="1:2" customHeight="1" ht="20">
       <c r="A200" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>1161</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="201" spans="1:2" customHeight="1" ht="20">
       <c r="A201" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>1162</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="202" spans="1:2" customHeight="1" ht="20">
       <c r="A202" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>1163</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="203" spans="1:2" customHeight="1" ht="20">
       <c r="A203" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>1164</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="204" spans="1:2" customHeight="1" ht="20">
       <c r="A204" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>1165</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="205" spans="1:2" customHeight="1" ht="20">
       <c r="A205" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>1168</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="206" spans="1:2" customHeight="1" ht="20">
       <c r="A206" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>1169</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="207" spans="1:2" customHeight="1" ht="20">
       <c r="A207" s="2" t="s">
-        <v>1235</v>
+        <v>347</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>1170</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="208" spans="1:2" customHeight="1" ht="20">
       <c r="A208" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>1171</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="209" spans="1:2" customHeight="1" ht="20">
       <c r="A209" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>1172</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="210" spans="1:2" customHeight="1" ht="20">
       <c r="A210" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>1173</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="211" spans="1:2" customHeight="1" ht="20">
       <c r="A211" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>1174</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="212" spans="1:2" customHeight="1" ht="20">
       <c r="A212" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>1175</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="213" spans="1:2" customHeight="1" ht="20">
       <c r="A213" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>1176</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="214" spans="1:2" customHeight="1" ht="20">
       <c r="A214" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>1177</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="215" spans="1:2" customHeight="1" ht="20">
       <c r="A215" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>1178</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="216" spans="1:2" customHeight="1" ht="20">
       <c r="A216" s="2" t="s">
-        <v>1235</v>
+        <v>1166</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>1179</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="217" spans="1:2" customHeight="1" ht="20">
       <c r="A217" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>1180</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="218" spans="1:2" customHeight="1" ht="20">
       <c r="A218" s="2" t="s">
-        <v>1235</v>
+        <v>347</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>1181</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="219" spans="1:2" customHeight="1" ht="20">
       <c r="A219" s="2" t="s">
-        <v>1235</v>
+        <v>347</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>1182</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="220" spans="1:2" customHeight="1" ht="20">
       <c r="A220" s="2" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>1185</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="221" spans="1:2" customHeight="1" ht="20">
       <c r="A221" s="2" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>1186</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="222" spans="1:2" customHeight="1" ht="20">
       <c r="A222" s="2" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>1187</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="223" spans="1:2" customHeight="1" ht="20">
       <c r="A223" s="2" t="s">
-        <v>1235</v>
+        <v>365</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>1188</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="224" spans="1:2" customHeight="1" ht="20">
       <c r="A224" s="2" t="s">
-        <v>1235</v>
+        <v>365</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>1189</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="225" spans="1:2" customHeight="1" ht="20">
       <c r="A225" s="2" t="s">
-        <v>1235</v>
+        <v>365</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>1190</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="226" spans="1:2" customHeight="1" ht="20">
       <c r="A226" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>1191</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="227" spans="1:2" customHeight="1" ht="20">
       <c r="A227" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>1193</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="228" spans="1:2" customHeight="1" ht="20">
       <c r="A228" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>1194</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="229" spans="1:2" customHeight="1" ht="20">
       <c r="A229" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>1195</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="230" spans="1:2" customHeight="1" ht="20">
       <c r="A230" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>1196</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="231" spans="1:2" customHeight="1" ht="20">
       <c r="A231" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>1197</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="232" spans="1:2" customHeight="1" ht="20">
       <c r="A232" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>1198</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="233" spans="1:2" customHeight="1" ht="20">
       <c r="A233" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>1199</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="234" spans="1:2" customHeight="1" ht="20">
       <c r="A234" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>1200</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="235" spans="1:2" customHeight="1" ht="20">
       <c r="A235" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>1201</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="236" spans="1:2" customHeight="1" ht="20">
       <c r="A236" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>1202</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="237" spans="1:2" customHeight="1" ht="20">
       <c r="A237" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>1203</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="238" spans="1:2" customHeight="1" ht="20">
       <c r="A238" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>1204</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="239" spans="1:2" customHeight="1" ht="20">
       <c r="A239" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>1205</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="240" spans="1:2" customHeight="1" ht="20">
       <c r="A240" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>1206</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="241" spans="1:2" customHeight="1" ht="20">
       <c r="A241" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>1207</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="242" spans="1:2" customHeight="1" ht="20">
       <c r="A242" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>1208</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="243" spans="1:2" customHeight="1" ht="20">
       <c r="A243" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>1209</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="244" spans="1:2" customHeight="1" ht="20">
       <c r="A244" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>1210</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="245" spans="1:2" customHeight="1" ht="20">
       <c r="A245" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>1211</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="246" spans="1:2" customHeight="1" ht="20">
       <c r="A246" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>1212</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="247" spans="1:2" customHeight="1" ht="20">
       <c r="A247" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>1213</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="248" spans="1:2" customHeight="1" ht="20">
       <c r="A248" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>1214</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="249" spans="1:2" customHeight="1" ht="20">
       <c r="A249" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>1215</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="250" spans="1:2" customHeight="1" ht="20">
       <c r="A250" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>1216</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="251" spans="1:2" customHeight="1" ht="20">
       <c r="A251" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>1217</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="252" spans="1:2" customHeight="1" ht="20">
       <c r="A252" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>1218</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="253" spans="1:2" customHeight="1" ht="20">
       <c r="A253" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>1219</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="254" spans="1:2" customHeight="1" ht="20">
       <c r="A254" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>1220</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="255" spans="1:2" customHeight="1" ht="20">
       <c r="A255" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>1221</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="256" spans="1:2" customHeight="1" ht="20">
       <c r="A256" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>1222</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="257" spans="1:2" customHeight="1" ht="20">
       <c r="A257" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>1223</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="258" spans="1:2" customHeight="1" ht="20">
       <c r="A258" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>1224</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="259" spans="1:2" customHeight="1" ht="20">
       <c r="A259" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>1225</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="260" spans="1:2" customHeight="1" ht="20">
       <c r="A260" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>1227</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="261" spans="1:2" customHeight="1" ht="20">
       <c r="A261" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>1228</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="262" spans="1:2" customHeight="1" ht="20">
       <c r="A262" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>1229</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="263" spans="1:2" customHeight="1" ht="20">
       <c r="A263" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>1230</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="264" spans="1:2" customHeight="1" ht="20">
       <c r="A264" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>1231</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="265" spans="1:2" customHeight="1" ht="20">
       <c r="A265" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>1232</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="266" spans="1:2" customHeight="1" ht="20">
       <c r="A266" s="2" t="s">
-        <v>1235</v>
+        <v>446</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>1233</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="267" spans="1:2" customHeight="1" ht="20">
       <c r="A267" s="2" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>1236</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="268" spans="1:2" customHeight="1" ht="20">
       <c r="A268" s="2" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>1237</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="269" spans="1:2" customHeight="1" ht="20">
       <c r="A269" s="2" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>1238</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="270" spans="1:2" customHeight="1" ht="20">
       <c r="A270" s="2" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>1239</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="271" spans="1:2" customHeight="1" ht="20">
       <c r="A271" s="2" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>1240</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="272" spans="1:2" customHeight="1" ht="20">
       <c r="A272" s="2" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>1241</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="273" spans="1:2" customHeight="1" ht="20">
       <c r="A273" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>1242</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="274" spans="1:2" customHeight="1" ht="20">
       <c r="A274" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>1243</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="275" spans="1:2" customHeight="1" ht="20">
       <c r="A275" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>1244</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="276" spans="1:2" customHeight="1" ht="20">
       <c r="A276" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>1245</v>
-[...1654 lines deleted...]
-      <c r="B483" s="2" t="s">
         <v>1376</v>
-      </c>
-[...238 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B74" sqref="B74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
-        <v>1407</v>
+        <v>1377</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>1408</v>
+        <v>1378</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>1409</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="1" ht="20">
       <c r="A3" s="2" t="s">
-        <v>1410</v>
+        <v>1380</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>1411</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="4" spans="1:2" customHeight="1" ht="20">
       <c r="A4" s="2" t="s">
         <v>699</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>1412</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="5" spans="1:2" customHeight="1" ht="20">
       <c r="A5" s="2" t="s">
-        <v>1413</v>
+        <v>1383</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1414</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="6" spans="1:2" customHeight="1" ht="20">
       <c r="A6" s="2" t="s">
-        <v>1408</v>
+        <v>1378</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>1415</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="7" spans="1:2" customHeight="1" ht="20">
       <c r="A7" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1417</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="8" spans="1:2" customHeight="1" ht="20">
       <c r="A8" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>1418</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="9" spans="1:2" customHeight="1" ht="20">
       <c r="A9" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1419</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="10" spans="1:2" customHeight="1" ht="20">
       <c r="A10" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>1420</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="11" spans="1:2" customHeight="1" ht="20">
       <c r="A11" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1421</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="12" spans="1:2" customHeight="1" ht="20">
       <c r="A12" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>1422</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="13" spans="1:2" customHeight="1" ht="20">
       <c r="A13" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>1423</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="1" ht="20">
       <c r="A14" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>1424</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="15" spans="1:2" customHeight="1" ht="20">
       <c r="A15" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>1425</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="16" spans="1:2" customHeight="1" ht="20">
       <c r="A16" s="2" t="s">
-        <v>1416</v>
+        <v>1386</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1426</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="17" spans="1:2" customHeight="1" ht="20">
       <c r="A17" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>1428</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="1" ht="20">
       <c r="A18" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>1429</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="1" ht="20">
       <c r="A19" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>1430</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="1" ht="20">
       <c r="A20" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>1431</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="21" spans="1:2" customHeight="1" ht="20">
       <c r="A21" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>1432</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="22" spans="1:2" customHeight="1" ht="20">
       <c r="A22" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>1433</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="23" spans="1:2" customHeight="1" ht="20">
       <c r="A23" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>1434</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="1" ht="20">
       <c r="A24" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>1435</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="1" ht="20">
       <c r="A25" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1436</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="1" ht="20">
       <c r="A26" s="2" t="s">
-        <v>1427</v>
+        <v>1397</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1437</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="27" spans="1:2" customHeight="1" ht="20">
       <c r="A27" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1438</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="1" ht="20">
       <c r="A28" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1439</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="29" spans="1:2" customHeight="1" ht="20">
       <c r="A29" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>1440</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="30" spans="1:2" customHeight="1" ht="20">
       <c r="A30" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>1441</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="31" spans="1:2" customHeight="1" ht="20">
       <c r="A31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>1442</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="32" spans="1:2" customHeight="1" ht="20">
       <c r="A32" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1444</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="33" spans="1:2" customHeight="1" ht="20">
       <c r="A33" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1445</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="1" ht="20">
       <c r="A34" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1446</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="1" ht="20">
       <c r="A35" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1447</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="1" ht="20">
       <c r="A36" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>1448</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="37" spans="1:2" customHeight="1" ht="20">
       <c r="A37" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>1449</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="38" spans="1:2" customHeight="1" ht="20">
       <c r="A38" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>1450</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="39" spans="1:2" customHeight="1" ht="20">
       <c r="A39" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>1451</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="40" spans="1:2" customHeight="1" ht="20">
       <c r="A40" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1452</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="41" spans="1:2" customHeight="1" ht="20">
       <c r="A41" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>1453</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="42" spans="1:2" customHeight="1" ht="20">
       <c r="A42" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>1454</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="43" spans="1:2" customHeight="1" ht="20">
       <c r="A43" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>1455</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="44" spans="1:2" customHeight="1" ht="20">
       <c r="A44" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>1456</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="45" spans="1:2" customHeight="1" ht="20">
       <c r="A45" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>1457</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="46" spans="1:2" customHeight="1" ht="20">
       <c r="A46" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1458</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="47" spans="1:2" customHeight="1" ht="20">
       <c r="A47" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>1459</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="48" spans="1:2" customHeight="1" ht="20">
       <c r="A48" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>1460</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="49" spans="1:2" customHeight="1" ht="20">
       <c r="A49" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>1461</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="50" spans="1:2" customHeight="1" ht="20">
       <c r="A50" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>1462</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="51" spans="1:2" customHeight="1" ht="20">
       <c r="A51" s="2" t="s">
-        <v>1443</v>
+        <v>1413</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>1463</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="52" spans="1:2" customHeight="1" ht="20">
       <c r="A52" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>1465</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="53" spans="1:2" customHeight="1" ht="20">
       <c r="A53" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>1466</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="54" spans="1:2" customHeight="1" ht="20">
       <c r="A54" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>1467</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="55" spans="1:2" customHeight="1" ht="20">
       <c r="A55" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>1468</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="56" spans="1:2" customHeight="1" ht="20">
       <c r="A56" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>1469</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="57" spans="1:2" customHeight="1" ht="20">
       <c r="A57" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>1470</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="58" spans="1:2" customHeight="1" ht="20">
       <c r="A58" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>1471</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="59" spans="1:2" customHeight="1" ht="20">
       <c r="A59" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1472</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="60" spans="1:2" customHeight="1" ht="20">
       <c r="A60" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>1473</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="61" spans="1:2" customHeight="1" ht="20">
       <c r="A61" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>1474</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="62" spans="1:2" customHeight="1" ht="20">
       <c r="A62" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>1475</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="63" spans="1:2" customHeight="1" ht="20">
       <c r="A63" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1477</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="64" spans="1:2" customHeight="1" ht="20">
       <c r="A64" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1478</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="65" spans="1:2" customHeight="1" ht="20">
       <c r="A65" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>1479</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="66" spans="1:2" customHeight="1" ht="20">
       <c r="A66" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>1480</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="67" spans="1:2" customHeight="1" ht="20">
       <c r="A67" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>1481</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="68" spans="1:2" customHeight="1" ht="20">
       <c r="A68" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>1482</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="69" spans="1:2" customHeight="1" ht="20">
       <c r="A69" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>1483</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="70" spans="1:2" customHeight="1" ht="20">
       <c r="A70" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>1484</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="71" spans="1:2" customHeight="1" ht="20">
       <c r="A71" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>1485</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="72" spans="1:2" customHeight="1" ht="20">
       <c r="A72" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>1486</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="73" spans="1:2" customHeight="1" ht="20">
       <c r="A73" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>1487</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="74" spans="1:2" customHeight="1" ht="20">
       <c r="A74" s="2" t="s">
-        <v>1476</v>
+        <v>1446</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>1488</v>
+        <v>1458</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B35"/>
   <sheetViews>
-    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
-        <v>1489</v>
+        <v>1459</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>1490</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="1" ht="20">
       <c r="A3" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>1491</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="4" spans="1:2" customHeight="1" ht="20">
       <c r="A4" s="2" t="s">
-        <v>1492</v>
+        <v>1462</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>1493</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="5" spans="1:2" customHeight="1" ht="20">
       <c r="A5" s="2" t="s">
-        <v>1492</v>
+        <v>1462</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1494</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="6" spans="1:2" customHeight="1" ht="20">
       <c r="A6" s="2" t="s">
-        <v>1235</v>
+        <v>1465</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>1495</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="7" spans="1:2" customHeight="1" ht="20">
       <c r="A7" s="2" t="s">
-        <v>1235</v>
+        <v>1465</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1496</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="8" spans="1:2" customHeight="1" ht="20">
       <c r="A8" s="2" t="s">
-        <v>1235</v>
+        <v>1465</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>1497</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="9" spans="1:2" customHeight="1" ht="20">
       <c r="A9" s="2" t="s">
-        <v>1235</v>
+        <v>1465</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1498</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="10" spans="1:2" customHeight="1" ht="20">
       <c r="A10" s="2" t="s">
-        <v>1235</v>
+        <v>1465</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>1499</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="11" spans="1:2" customHeight="1" ht="20">
       <c r="A11" s="2" t="s">
-        <v>1235</v>
+        <v>1465</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1500</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="12" spans="1:2" customHeight="1" ht="20">
       <c r="A12" s="2" t="s">
-        <v>1318</v>
+        <v>1472</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>1501</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="13" spans="1:2" customHeight="1" ht="20">
       <c r="A13" s="2" t="s">
-        <v>1318</v>
+        <v>1472</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>1502</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="1" ht="20">
       <c r="A14" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>1503</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="15" spans="1:2" customHeight="1" ht="20">
       <c r="A15" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>1504</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="16" spans="1:2" customHeight="1" ht="20">
       <c r="A16" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1505</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="17" spans="1:2" customHeight="1" ht="20">
       <c r="A17" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>1506</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="1" ht="20">
       <c r="A18" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>1507</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="1" ht="20">
       <c r="A19" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>1508</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="1" ht="20">
       <c r="A20" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>1509</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="21" spans="1:2" customHeight="1" ht="20">
       <c r="A21" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>1510</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="22" spans="1:2" customHeight="1" ht="20">
       <c r="A22" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>1511</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="23" spans="1:2" customHeight="1" ht="20">
       <c r="A23" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>1512</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="1" ht="20">
       <c r="A24" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>1513</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="1" ht="20">
       <c r="A25" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1514</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="1" ht="20">
       <c r="A26" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1515</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="27" spans="1:2" customHeight="1" ht="20">
       <c r="A27" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1516</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="1" ht="20">
       <c r="A28" s="2" t="s">
-        <v>1464</v>
+        <v>1434</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1517</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="29" spans="1:2" customHeight="1" ht="20">
       <c r="A29" s="2" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>1519</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="30" spans="1:2" customHeight="1" ht="20">
       <c r="A30" s="2" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>1520</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="31" spans="1:2" customHeight="1" ht="20">
       <c r="A31" s="2" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>1521</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="32" spans="1:2" customHeight="1" ht="20">
       <c r="A32" s="2" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1522</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="33" spans="1:2" customHeight="1" ht="20">
       <c r="A33" s="2" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1523</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="1" ht="20">
       <c r="A34" s="2" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1524</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="1" ht="20">
       <c r="A35" s="2" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1525</v>
+        <v>1497</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...26 lines deleted...]
-  <sheetData/>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>服务器</vt:lpstr>
       <vt:lpstr>SAN存储</vt:lpstr>
       <vt:lpstr>硬盘</vt:lpstr>
       <vt:lpstr>交换机</vt:lpstr>
       <vt:lpstr>虚拟机操作系统</vt:lpstr>
       <vt:lpstr>CPU</vt:lpstr>
       <vt:lpstr>Raid卡</vt:lpstr>
       <vt:lpstr>网卡</vt:lpstr>
-      <vt:lpstr>Sheet1</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Worksheet 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ZStack 云计算</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>ZStack 推荐软硬件</dc:title>
   <dc:description>可快速确认软硬件是否属于ZStack最佳实践推荐软硬件列表，如查询型号不在列表，请咨询ZStack技术方案专家。</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category>ZStack 云计算</cp:category>
 </cp:coreProperties>
 </file>